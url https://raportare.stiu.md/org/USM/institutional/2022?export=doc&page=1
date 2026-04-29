--- v0 (2026-04-29)
+++ v1 (2026-04-29)
@@ -9796,51 +9796,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">04-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -9850,57 +9850,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CA</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LCȘ MABT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USM</w:t>
@@ -10107,51 +10107,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">04-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10161,57 +10161,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LCȘ MABT</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USM</w:t>