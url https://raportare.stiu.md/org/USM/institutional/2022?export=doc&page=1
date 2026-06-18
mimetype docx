--- v1 (2026-04-29)
+++ v2 (2026-06-18)
@@ -15001,51 +15001,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
+              <w:t xml:space="preserve">Specialist principal - E6025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -15059,51 +15059,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-01-2020</w:t>
+              <w:t xml:space="preserve">03-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -15312,51 +15312,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist principal - E6025</w:t>
+              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -15370,51 +15370,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03-01-2022</w:t>
+              <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -28518,517 +28518,517 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulchina Ianina</w:t>
-[...19 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ulian Galina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1957</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor Habilitat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Șef centru - E6023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">03-01-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CCȘ DDPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">USM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">instituțional</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laborant - E6040</w:t>
-[...167 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...16 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4</w:t>
+                <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulian Galina</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">1957</w:t>
+                <w:t xml:space="preserve">Ungureanu Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1967</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor Habilitat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef centru - E6023</w:t>
+              <w:t xml:space="preserve">Specialist - E6031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">titular</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">03-01-2022</w:t>
+              <w:t xml:space="preserve">cumul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CCȘ DDPE</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CCF "E. Coşeriu"</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USM</w:t>
@@ -29095,191 +29095,191 @@
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3</w:t>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ungureanu Elena</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">Specialist - E6031</w:t>
+                <w:t xml:space="preserve">Untilov Rodica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1968</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laborant superior - E6038</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">cumul</w:t>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -29289,57 +29289,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CCF "E. Coşeriu"</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USM</w:t>
@@ -29397,815 +29397,815 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursu Cristina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1993</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Specialist principal - E6025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">03-01-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CCŞ FTFPEFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">USM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">instituțional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untilov Rodica</w:t>
-[...260 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursu Cristina</w:t>
-[...19 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Varzari Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1975</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Specialist - E6031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CCF "E. Coşeriu"</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">USM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">instituțional</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist principal - E6025</w:t>
-[...167 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...16 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4</w:t>
+                <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varzari Elena</w:t>
-[...94 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+                <w:t xml:space="preserve">Vasilica Tatiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1959</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laborant superior - E6038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -30215,57 +30215,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CCF "E. Coşeriu"</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SMACPEȘ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USM</w:t>
@@ -30323,564 +30323,564 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanoci Aurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1967</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Șef centru - E6023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">USM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">instituțional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasilica Tatiana</w:t>
-[...260 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">20</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zanoci Aurel</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">1967</w:t>
+                <w:t xml:space="preserve">Zosim Liliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1979</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef centru - E6023</w:t>
+              <w:t xml:space="preserve">Specialist principal - E6025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">cumul intern</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">02-01-2020</w:t>
+              <w:t xml:space="preserve">cumul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">03-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CA</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LCȘ F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USM</w:t>
@@ -30942,361 +30942,50 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...309 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -31412,51 +31101,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13664" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM/institutional/2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82289" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82289?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=3151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=354" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/3151?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1150" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1150?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88160?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=106044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=345" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13139?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12398?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26785" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=363" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26583" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=352" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13761" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100721" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=360" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100721?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100713?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13736" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=353" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13332" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13332?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1196" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1196?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112161" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=362" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88155" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88155?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88157?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1210?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23845" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23845?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32468" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32468?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=98755" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/98755?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11936" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11936?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=93483" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45730" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=355" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22682" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=997" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/997?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=81865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/81865?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112154" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=58404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/58404?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=368" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26109?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=52887" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/52887?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=364" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/55321?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11574" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11574?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13340" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42831" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42831?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=76304" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/76304?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45381" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45381?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100717" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100717?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42252" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1124" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=358" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1124?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1257" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=367" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100718" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100718?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=56417" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=359" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/56417?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69265" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100712" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100712?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25608" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25608?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=84915" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27919" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27919?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11926" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11926?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28595" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28595?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=96160" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=349" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/96160?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40508" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45164" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10557" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=361" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10557?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13647" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100719" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100719?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112106" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/123?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25054" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12607" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12607?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43068" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=357" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43068?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=57701" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42837" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42837?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13140" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13140?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40162" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/40162?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25381" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103701" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25834" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=369" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25834?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100715" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100715?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13207" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13207?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112159" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=61351" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12188" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12188?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103205" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/103205?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69877" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/69877?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43265" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43265?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100728" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100728?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69870" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/69870?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69135" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/69135?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10654" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10654?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11993" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11993?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12580" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=98776" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/98776?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11997" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11997?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23629" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11659" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11659?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1382" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1382?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13664" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM/institutional/2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82289" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82289?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=3151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=354" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/3151?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1150" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1150?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88160?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=106044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=345" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13139?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12398?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26785" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=363" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26583" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=352" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13761" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100721" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=360" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100721?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100713?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13736" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=353" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13332" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13332?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1196" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1196?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112161" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=362" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88155" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88155?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88157?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1210?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23845" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23845?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32468" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32468?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=98755" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/98755?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11936" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11936?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=93483" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45730" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=355" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22682" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=997" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/997?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=81865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/81865?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112154" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=58404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/58404?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=368" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26109?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=52887" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/52887?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=364" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/55321?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11574" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11574?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13340" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42831" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42831?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=76304" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/76304?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45381" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45381?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100717" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100717?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42252" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1124" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=358" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1124?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1257" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=367" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100718" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100718?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=56417" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=359" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/56417?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69265" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100712" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100712?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25608" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25608?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=84915" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27919" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27919?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11926" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11926?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28595" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28595?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=96160" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=349" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/96160?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40508" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45164" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10557" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=361" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10557?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13647" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100719" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100719?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112106" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/123?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25054" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12607" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12607?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43068" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=357" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43068?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=57701" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42837" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42837?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13140" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13140?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40162" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/40162?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25381" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103701" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25834" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=369" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25834?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100715" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100715?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13207" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13207?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112159" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=61351" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12188" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12188?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=103205" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/103205?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69877" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/69877?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43265" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43265?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100728" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/100728?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69870" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/69870?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10654" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10654?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11993" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11993?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12580" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=98776" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/98776?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11997" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11997?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23629" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11659" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11659?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1382" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1382?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>