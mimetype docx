--- v0 (2026-04-29)
+++ v1 (2026-06-16)
@@ -8802,127 +8802,127 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">31-12-2023</w:t>
+              <w:t xml:space="preserve">Laborant - E6040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">04-01-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCȘ MABT</w:t>
               </w:r>
@@ -9113,127 +9113,127 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laborant - E6040</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">31-12-2021</w:t>
+              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCȘ MABT</w:t>
               </w:r>
@@ -12242,51 +12242,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">04-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -12296,57 +12296,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LCȘ MABT</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USM</w:t>
@@ -12553,51 +12553,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">04-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -12607,57 +12607,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CA</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LCȘ MABT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USM</w:t>
@@ -15913,51 +15913,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">  - </w:t>
+              <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -15971,198 +15971,198 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-01-2020</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="1000" w:type="dxa"/>
+              <w:t xml:space="preserve">04-01-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SMACPEȘ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">USM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">instituțional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...109 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16224,51 +16224,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
+              <w:t xml:space="preserve">  - </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -16282,93 +16282,93 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">04-01-2021</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">SMACPEȘ</w:t>
+              <w:t xml:space="preserve">02-01-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30-01-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LCȘ MAAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USM</w:t>
@@ -16429,51 +16429,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -19015,107 +19015,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialist principal - E6025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">0.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">04-01-2021</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">31-12-2023</w:t>
+              <w:t xml:space="preserve">02-01-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMACPEȘ</w:t>
               </w:r>
@@ -19319,107 +19319,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialist principal - E6025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.75</w:t>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-01-2020</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">31-12-2021</w:t>
+              <w:t xml:space="preserve">04-01-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMACPEȘ</w:t>
               </w:r>
@@ -24306,51 +24306,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCȘ MAAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -25218,51 +25218,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCȘ MAAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -27070,51 +27070,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCȘ MAAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -31672,51 +31672,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCȘ MAAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -36241,51 +36241,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13664" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM/institutional/2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82289" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82289?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=3151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=354" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/3151?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1150" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1150?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88160?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=106044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88166" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=345" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88166?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13139?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12398?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26785" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43237" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=353" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46581?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22678" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=527" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/22678?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=538" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13761" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=351" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=39623" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=367" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100721" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=360" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=526" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16688?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13736" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1196" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1196?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112161" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112144" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88155" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88155?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88157" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88157?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23845" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=352" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23845?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32468" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32468?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=98755" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/98755?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11936" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11936?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=93483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45730" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=355" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43048?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22682" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=997" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/997?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=81865" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/81865?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=91703" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/91703?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112154" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=58404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/58404?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=368" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26109?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=52887" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/52887?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1051?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55321" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=364" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/55321?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112150" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=76118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=359" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/76118?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25396" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=349" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25396?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=76147" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/76147?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112155" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112165" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112160" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42252" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1124" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=358" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1124?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=97227" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/97227?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69265" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100712" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25608" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25608?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=84915" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=65051" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46729" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46729?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112157" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28595" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28595?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1049?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15084" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13682" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13682?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42814" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10557" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=361" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10557?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26178" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=529" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26178?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13647" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=39684" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=123" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/123?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=357" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43068?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=57701" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42837" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42837?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13140?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13763" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40162" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/40162?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25381" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25381?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=76306" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25624" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25624?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88168" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88168?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13207" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13678" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112159" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10615" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13345" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=61351" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12188" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12188?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13338" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13338?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69877" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/69877?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43265" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43265?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100728" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69870" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/69870?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11993" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11993?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12580" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112156" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=98797" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/98797?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11997" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23629" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112158" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11659" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11659?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15106" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112153" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1382" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1382?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13664" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/USM/institutional/2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82289" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/82289?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=3151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=354" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/3151?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1150" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1150?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88160?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=106044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88166" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=345" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88166?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13139?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12398?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26785" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43237" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=353" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46581?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22678" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=527" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/22678?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=538" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13761" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=351" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=39623" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=367" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100721" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=360" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=526" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16688?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13736" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1196" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1196?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112161" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112144" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88155" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88155?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88157" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88157?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23845" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=352" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23845?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32468" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/32468?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=98755" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/98755?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11936" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11936?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=93483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45730" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=355" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43048?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22682" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=997" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/997?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=81865" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/81865?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=91703" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/91703?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112154" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=58404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/58404?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=368" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26109?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=52887" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/52887?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1051?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55321" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=364" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/55321?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112150" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=76118" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/76118?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=359" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25396" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=349" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25396?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=76147" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/76147?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112155" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112165" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112160" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42252" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1124" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=358" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1124?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=97227" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/97227?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69265" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100712" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25608" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25608?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=84915" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=65051" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=46729" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/46729?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112157" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28595" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28595?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1049?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15084" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13682" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13682?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42814" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10557" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=361" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10557?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26178" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=529" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26178?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13647" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=39684" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=123" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/123?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=357" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43068?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=57701" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42837" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42837?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13140?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13763" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40162" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/40162?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25381" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25381?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=76306" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25624" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25624?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=88168" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/88168?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13207" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13678" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112159" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10615" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13345" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=61351" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12188" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12188?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13338" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13338?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69877" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/69877?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=43265" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/43265?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=100728" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=69870" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/69870?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11993" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11993?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12580" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112156" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=98797" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/98797?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11997" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23629" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112158" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11659" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11659?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15106" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112153" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1382" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1382?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>