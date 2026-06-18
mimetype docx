--- v0 (2026-04-30)
+++ v1 (2026-06-18)
@@ -14819,91 +14819,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paznic - H6184</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Muncitor necalificat - H6185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -14913,57 +14913,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">GP</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecția</w:t>
@@ -15123,91 +15123,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Muncitor necalificat - H6185</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul</w:t>
+              <w:t xml:space="preserve">Paznic - H6184</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -15217,57 +15217,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">GI</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecția</w:t>
@@ -16954,91 +16954,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Muncitor necalificat - H6185</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Paznic - H6184</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -17048,57 +17048,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">GI</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecția</w:t>
@@ -17258,91 +17258,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paznic - H6184</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Muncitor necalificat - H6185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -17352,57 +17352,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">GP</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecția</w:t>
@@ -29432,91 +29432,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paznic - H6184</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Muncitor necalificat - H6185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -29526,57 +29526,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">GP</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecția</w:t>
@@ -29736,91 +29736,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Muncitor necalificat - H6185</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Paznic - H6184</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -29830,57 +29830,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">GI</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecția</w:t>