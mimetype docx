--- v0 (2026-05-29)
+++ v1 (2026-05-29)
@@ -7827,109 +7827,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inspector superior - H6049</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">02-01-2020</w:t>
+              <w:t xml:space="preserve">Electrogazosudor - H6143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -8131,109 +8131,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Electrogazosudor - H6143</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Inspector superior - H6049</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -9658,91 +9658,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -9962,91 +9962,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10570,91 +10570,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist - E6031</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Inginer principal  - H6031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10874,91 +10874,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer principal  - H6031</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Specialist - E6031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -12401,91 +12401,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -12705,91 +12705,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -13009,151 +13009,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Auditor intern - H6188</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2021</w:t>
+              <w:t xml:space="preserve">Economist-șef - H6186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SA</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -13313,151 +13313,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economist-șef - H6186</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Auditor intern - H6188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SFC</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -13885,87 +13885,87 @@
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marandici Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1962</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">Specialist principal - H6040</w:t>
+              <w:t xml:space="preserve">1969</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Specialist principal - E6025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13979,93 +13979,93 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SADG</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SERTTRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -14164,51 +14164,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marandici Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1969</w:t>
@@ -14245,71 +14245,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialist principal - E6025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -14319,57 +14319,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SERTTRI</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LT SCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -14493,87 +14493,87 @@
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marandici Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1969</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">Specialist principal - E6025</w:t>
+              <w:t xml:space="preserve">1962</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Specialist principal - H6040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14623,57 +14623,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LT SCS</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SERTTRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -14772,51 +14772,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marandici Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1962</w:t>
@@ -14853,131 +14853,131 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialist principal - H6040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">01-01-2022</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SERTTRI</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SADG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -15157,71 +15157,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -15461,71 +15461,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -16076,71 +16076,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialist superior - E6030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.25</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -16150,57 +16150,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SERTTRI</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SADG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -16380,71 +16380,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialist superior - E6030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -16454,57 +16454,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SADG</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SERTTRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -24664,51 +24664,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42539" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=21" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Porumbeni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Porumbeni/institutional/2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=18" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=14" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23303" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12842" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=13" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12842?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42557" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23370" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112400" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25505" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15170" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15170?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112388" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12851" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=22" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12851?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112399" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23359" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25543" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112386" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12841" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12841?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112390" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24893" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112396" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27628" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24935" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24911" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24911?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115835" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=24" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23302" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42507" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112391" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24940" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6140?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112398" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14600" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14600?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42647" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1959" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1959?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59273" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59273?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24902" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23358" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24943" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24918" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24918?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115836" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24944" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112387" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24915" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24939" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23317" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25392" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25392?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112392" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12846?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112393" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42539" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=21" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Porumbeni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Porumbeni/institutional/2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=18" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=14" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23303" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12842" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=13" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12842?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42557" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23370" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112400" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25505" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15170" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15170?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112388" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12851" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=22" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12851?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112399" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23359" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25543" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112386" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12841" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12841?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112390" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24893" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112396" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27628" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24935" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24911" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24911?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115835" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=24" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23302" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112391" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42507" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24940" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6140?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112398" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14600" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14600?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42647" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1959" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1959?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59273" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59273?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24902" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23358" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24943" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24918" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24918?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115836" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24944" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112387" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24915" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24939" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23317" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25392" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25392?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112392" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12846?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112393" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>