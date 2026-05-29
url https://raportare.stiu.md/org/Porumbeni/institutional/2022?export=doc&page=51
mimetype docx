--- v1 (2026-05-29)
+++ v2 (2026-05-29)
@@ -9658,91 +9658,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -9962,91 +9962,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10570,91 +10570,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer principal  - H6031</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Specialist - E6031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10874,91 +10874,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist - E6031</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Inginer principal  - H6031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -12401,91 +12401,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -12705,91 +12705,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -13009,151 +13009,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economist-șef - H6186</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Auditor intern - H6188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SFC</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -13313,151 +13313,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Auditor intern - H6188</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2021</w:t>
+              <w:t xml:space="preserve">Economist-șef - H6186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SA</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -13885,127 +13885,127 @@
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marandici Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1969</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">1962</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Specialist principal - H6040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -14189,187 +14189,187 @@
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marandici Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1969</w:t>
-[...93 lines deleted...]
-              <w:t xml:space="preserve">01-01-2022</w:t>
+              <w:t xml:space="preserve">1962</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Specialist principal - H6040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LT SCS</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SADG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -14493,127 +14493,127 @@
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marandici Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1962</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1969</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Specialist principal - E6025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -14797,187 +14797,187 @@
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marandici Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1962</w:t>
-[...93 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">1969</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Specialist principal - E6025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SADG</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LT SCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -15157,71 +15157,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -15461,71 +15461,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -16076,71 +16076,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialist superior - E6030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -16150,57 +16150,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SADG</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SERTTRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -16380,71 +16380,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialist superior - E6030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.25</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -16454,57 +16454,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SERTTRI</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SADG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -16664,91 +16664,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef serviciu - E6013</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Specialist - E6031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -16968,91 +16968,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist - E6031</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Șef serviciu - E6013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -21252,109 +21252,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer - H6064</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2022</w:t>
+              <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -21556,109 +21556,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">02-01-2020</w:t>
+              <w:t xml:space="preserve">Inginer - H6064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -24664,51 +24664,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42539" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=21" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Porumbeni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Porumbeni/institutional/2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=18" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=14" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23303" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12842" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=13" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12842?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42557" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23370" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112400" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25505" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15170" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15170?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112388" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12851" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=22" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12851?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112399" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23359" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25543" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112386" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12841" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12841?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112390" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24893" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112396" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27628" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24935" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24911" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24911?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115835" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=24" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23302" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112391" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42507" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24940" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6140?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112398" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14600" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14600?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42647" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1959" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1959?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59273" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59273?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24902" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23358" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24943" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24918" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24918?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115836" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24944" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112387" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24915" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24939" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23317" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25392" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25392?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112392" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12846?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112393" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42539" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=21" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Porumbeni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/Porumbeni/institutional/2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=18" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=14" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23303" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12842" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=13" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12842?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42557" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23370" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112400" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25505" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15170" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15170?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112388" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12851" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=22" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12851?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112399" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23359" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25543" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112386" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12841" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12841?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112390" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24893" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112396" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27628" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24935" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24911" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24911?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115835" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=24" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23302" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42507" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112391" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24940" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6140?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112398" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14600" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14600?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42647" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1959" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1959?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59273" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59273?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24902" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23358" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24943" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24918" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24918?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115836" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24944" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112387" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24915" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24939" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23317" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25392" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25392?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112392" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12846?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112393" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>