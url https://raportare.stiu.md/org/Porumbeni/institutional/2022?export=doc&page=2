--- v0 (2026-04-29)
+++ v1 (2026-06-18)
@@ -7827,109 +7827,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inspector superior - H6049</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">02-01-2020</w:t>
+              <w:t xml:space="preserve">Electrogazosudor - H6143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -8131,109 +8131,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Electrogazosudor - H6143</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Inspector superior - H6049</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -12401,91 +12401,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -12705,91 +12705,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -13009,151 +13009,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economist-șef - H6186</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Auditor intern - H6188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SFC</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -13313,151 +13313,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Auditor intern - H6188</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2021</w:t>
+              <w:t xml:space="preserve">Economist-șef - H6186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SA</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -14164,112 +14164,112 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marandici Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1969</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">Specialist principal - E6025</w:t>
+              <w:t xml:space="preserve">1962</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Specialist principal - H6040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14319,57 +14319,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LT SCS</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SERTTRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -14468,112 +14468,112 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marandici Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1962</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">Specialist principal - H6040</w:t>
+              <w:t xml:space="preserve">1969</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Specialist principal - E6025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14623,57 +14623,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SERTTRI</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LT SCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porumbeni</w:t>
@@ -15157,71 +15157,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -15461,71 +15461,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -21860,109 +21860,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Secretar - H6140</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">02-01-2020</w:t>
+              <w:t xml:space="preserve">Dactilograf - H6141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -22164,109 +22164,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dactilograf - H6141</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2021</w:t>
+              <w:t xml:space="preserve">Secretar - H6140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>