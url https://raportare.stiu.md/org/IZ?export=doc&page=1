--- v0 (2026-05-16)
+++ v1 (2026-05-16)
@@ -12676,51 +12676,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12991,51 +12991,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>