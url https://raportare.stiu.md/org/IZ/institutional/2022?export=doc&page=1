--- v0 (2026-04-30)
+++ v1 (2026-06-17)
@@ -7240,91 +7240,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Specialist superior - H6056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -7334,57 +7334,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SFC</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SRITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -7544,91 +7544,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist superior - H6056</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -7638,57 +7638,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SRITT</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -9064,91 +9064,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Curățător teritoriu - H6185</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-10-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -9368,91 +9368,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Curățător teritoriu - H6185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-10-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -11523,89 +11523,89 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-02-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -11827,89 +11827,89 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">01-02-2021</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -18536,71 +18536,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">04-08-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -18840,71 +18840,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">04-08-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>