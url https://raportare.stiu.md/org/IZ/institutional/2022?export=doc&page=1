--- v1 (2026-06-17)
+++ v2 (2026-06-18)
@@ -510,109 +510,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Curățător teritoriu - H6185</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-06-2020</w:t>
+              <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -814,109 +814,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2022</w:t>
+              <w:t xml:space="preserve">Curățător teritoriu - H6185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-06-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -2057,71 +2057,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -2361,71 +2361,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -3564,91 +3564,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Electromontor - H6362</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Inginer superior - H6047</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -3868,91 +3868,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer superior - H6047</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Electromontor - H6362</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -7240,91 +7240,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist superior - H6056</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -7334,57 +7334,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SRITT</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -7544,91 +7544,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Specialist superior - H6056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -7638,57 +7638,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SFC</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SRITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -7868,71 +7868,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -8172,71 +8172,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10584,91 +10584,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer-programator - H6038</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Specialist superior - E6030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10888,91 +10888,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist superior - E6030</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Inginer-programator - H6038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -12442,71 +12442,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -12746,71 +12746,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -13050,71 +13050,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -13354,71 +13354,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -15469,151 +15469,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">08-11-2021</w:t>
+              <w:t xml:space="preserve">Specialist superior - E6030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SFC</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SRITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -15773,151 +15773,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist superior - E6030</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2022</w:t>
+              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">08-11-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SRITT</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -16692,91 +16692,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Tehnician superior - H6112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -16786,57 +16786,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SDG</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LHE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -16996,91 +16996,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tehnician superior - H6112</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -17090,57 +17090,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LHE</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SDG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -18536,71 +18536,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">04-08-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -18840,71 +18840,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">04-08-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -22205,71 +22205,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -22509,71 +22509,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>