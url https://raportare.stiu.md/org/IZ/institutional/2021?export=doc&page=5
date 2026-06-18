--- v0 (2026-04-29)
+++ v1 (2026-06-18)
@@ -2057,71 +2057,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -2361,71 +2361,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -4497,91 +4497,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist superior - E6030</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Inginer superior - H6047</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -4597,51 +4597,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPJCPM</w:t>
+                <w:t xml:space="preserve">SRITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -4801,91 +4801,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer superior - H6047</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Specialist superior - E6030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -4901,51 +4901,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRITT</w:t>
+                <w:t xml:space="preserve">SPJCPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -5503,51 +5503,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPJCPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -6111,51 +6111,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -6341,71 +6341,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -6645,71 +6645,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -6949,89 +6949,89 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lăcătuș - H6169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">01-09-2020</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10-06-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -7253,89 +7253,89 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lăcătuș - H6169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-09-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10-06-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -9455,51 +9455,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPJCPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -9759,51 +9759,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPJCPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -10063,51 +10063,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-03-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -13624,91 +13624,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economist principal - H6037</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Specialist superior - H6056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -13718,57 +13718,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SFC</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SRITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -13928,91 +13928,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist superior - H6056</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Economist principal - H6037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -14022,57 +14022,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SRITT</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -14934,51 +14934,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPJCPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -16157,51 +16157,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">07-11-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -17069,51 +17069,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -19529,51 +19529,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPJCPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -19746,91 +19746,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tehnician - H6119</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -19840,57 +19840,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LVT</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SDG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -20050,91 +20050,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Tehnician - H6119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -20144,57 +20144,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SDG</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LVT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -20752,51 +20752,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-10-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -22212,71 +22212,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -22516,71 +22516,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -23111,91 +23111,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tehnician - H6119</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -23205,57 +23205,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LSFM</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SDG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -23415,91 +23415,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Tehnician - H6119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -23509,57 +23509,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SDG</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LSFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IZ</w:t>
@@ -24388,51 +24388,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112354" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IZ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IZ/institutional/2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1142" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=248" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1142?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16364" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40475" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=253" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112350" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112355" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=245" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/306?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112366" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16375" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=249" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16375?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=247" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1177?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1178" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1178?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=256" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=255" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1192" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14179" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16383" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112363" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112353" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112352" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112371" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112360" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112356" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24455" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1259" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=246" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1259?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112278" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14596" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112361" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112365" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1294" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1294?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112370" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112348" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40501" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/40501?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40500" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112359" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=87498" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/87498?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6106?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15587" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15587?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12237" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12237?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112368" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24466" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17903" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17903?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10617" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10617?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112347" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112367" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112357" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24124" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1366" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1366?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112358" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112351" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24470" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24470?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112354" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IZ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IZ/institutional/2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1142" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=248" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1142?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16364" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40475" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=253" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112350" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112355" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=245" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/306?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112366" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16375" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=249" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16375?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=247" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1177?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1178" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1178?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=255" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=256" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1192" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14179" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16383" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112363" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112353" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112352" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112371" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112360" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112356" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24455" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1259" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=246" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1259?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112278" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14596" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112361" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112365" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1294" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1294?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112370" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112348" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40501" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/40501?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=40500" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112359" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=87498" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/87498?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/6106?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=15587" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/15587?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12237" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12237?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112368" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24466" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17903" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17903?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10617" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10617?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112347" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112367" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112357" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24124" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1366" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1366?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112358" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112351" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24470" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24470?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>