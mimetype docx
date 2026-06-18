--- v0 (2026-04-30)
+++ v1 (2026-06-18)
@@ -30152,51 +30152,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Energetician-șef - H6022</w:t>
+              <w:t xml:space="preserve">Operator - H6167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -30210,51 +30210,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03-01-2020</w:t>
+              <w:t xml:space="preserve">04-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -30456,51 +30456,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Operator - H6167</w:t>
+              <w:t xml:space="preserve">Energetician-șef - H6022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -30514,51 +30514,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">04-01-2021</w:t>
+              <w:t xml:space="preserve">03-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>