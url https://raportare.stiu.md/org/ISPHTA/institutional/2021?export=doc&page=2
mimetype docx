--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -18030,57 +18030,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LVCFPPP</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LCAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISPHTA</w:t>
@@ -18334,57 +18334,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LCAF</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LVCFPPP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISPHTA</w:t>
@@ -21895,51 +21895,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Operator - H6167</w:t>
+              <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -21953,51 +21953,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">04-01-2021</w:t>
+              <w:t xml:space="preserve">03-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -22199,51 +22199,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Îngrijitor încăperi de producție și de serviciu - H6185</w:t>
+              <w:t xml:space="preserve">Operator - H6167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -22257,51 +22257,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03-01-2020</w:t>
+              <w:t xml:space="preserve">04-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -31064,51 +31064,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lăcătuș-instalator - H6156</w:t>
+              <w:t xml:space="preserve">Operator - H6167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -31122,51 +31122,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03-01-2020</w:t>
+              <w:t xml:space="preserve">04-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -31368,51 +31368,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Operator - H6167</w:t>
+              <w:t xml:space="preserve">Lăcătuș-instalator - H6156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -31426,51 +31426,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">04-01-2021</w:t>
+              <w:t xml:space="preserve">03-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>