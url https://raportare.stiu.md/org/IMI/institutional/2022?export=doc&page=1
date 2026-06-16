--- v0 (2026-06-16)
+++ v1 (2026-06-16)
@@ -1767,71 +1767,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialist serviciul personal - H6057</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">03-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -2071,71 +2071,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialist serviciul personal - H6057</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">03-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -7903,71 +7903,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contabil superior - H6045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.25</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">03-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -8207,71 +8207,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contabil superior - H6045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">03-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -9430,71 +9430,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">03-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -9741,71 +9741,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.25</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">03-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>