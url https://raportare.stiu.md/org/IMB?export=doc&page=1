--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -1026,51 +1026,51 @@
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13</w:t>
+                <w:t xml:space="preserve">14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
@@ -1656,51 +1656,51 @@
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9</w:t>
+                <w:t xml:space="preserve">10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
@@ -2553,117 +2553,124 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">21</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelmenciuc Viorica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1966</w:t>
@@ -2774,51 +2781,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -2920,366 +2927,366 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiriac Tatiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1970</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiriac Tatiana</w:t>
-[...113 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMB</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...66 lines deleted...]
-          <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">20</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiriac Tatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1970</w:t>
@@ -3296,51 +3303,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+              <w:t xml:space="preserve">Secretar științific - E6006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3390,57 +3397,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LF</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMB</w:t>
@@ -3480,121 +3487,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">20</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiseliţa Natalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1974</w:t>
@@ -3705,51 +3712,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -3795,121 +3802,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiseliţă Oleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1972</w:t>
@@ -4020,51 +4027,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -4110,121 +4117,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciloci (Deseatnic) Alexandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1944</w:t>
@@ -4335,51 +4342,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -4425,121 +4432,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codreanu Svetlana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1967</w:t>
@@ -4650,51 +4657,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -4737,117 +4744,124 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">5</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corcimaru Serghei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1968</w:t>
@@ -4958,51 +4972,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -5048,121 +5062,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniliş Marina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1984</w:t>
@@ -5273,51 +5287,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -5419,51 +5433,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djur (Maxacova) Svetlana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1981</w:t>
@@ -5574,51 +5588,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -5682,96 +5696,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efremova Nadejda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
@@ -5882,51 +5896,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -5972,121 +5986,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frunze Nina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1955</w:t>
@@ -6287,121 +6301,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iaţco Iulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1977</w:t>
@@ -6512,51 +6526,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -6620,96 +6634,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoitu Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
@@ -6820,51 +6834,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -6910,121 +6924,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labliuc Svetlana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1957</w:t>
@@ -7135,51 +7149,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -7225,121 +7239,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lungu Angela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1963</w:t>
@@ -7450,51 +7464,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -7596,51 +7610,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macari Ana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1987</w:t>
@@ -7751,51 +7765,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -7897,51 +7911,51 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaz Pavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
@@ -8052,51 +8066,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -8142,121 +8156,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mereniuc Lilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1960</w:t>
@@ -8367,51 +8381,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -8457,121 +8471,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscu Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1964</w:t>
@@ -8682,51 +8696,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -8787,92 +8801,99 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moldovan Cristina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1992</w:t>
@@ -9073,121 +9094,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postolachi Olga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
@@ -9298,51 +9319,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -9388,121 +9409,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisacari Svetlana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1959</w:t>
@@ -9613,51 +9634,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -9721,96 +9742,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rastimeşina Inna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1975</w:t>
@@ -9921,51 +9942,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -10011,121 +10032,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozlovan Ana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
@@ -10326,121 +10347,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudi Ludmila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1964</w:t>
@@ -10551,51 +10572,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -10638,117 +10659,124 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">18</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudic Valeriu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1947</w:t>
@@ -10859,51 +10887,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -10946,117 +10974,124 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">3</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sîrbu Tamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1961</w:t>
@@ -11257,121 +11292,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sîtnic Feodora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1961</w:t>
@@ -11482,51 +11517,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -11572,121 +11607,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slanina Valerina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1954</w:t>
@@ -11887,121 +11922,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">9</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasca Valentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
@@ -12112,51 +12147,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -12199,110 +12234,124 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Țîbîrnac Evelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
@@ -12503,121 +12552,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todiraş Vasile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1950</w:t>
@@ -12728,51 +12777,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -12818,121 +12867,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tofan Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1982</w:t>
@@ -13043,51 +13092,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -13133,121 +13182,121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuţă Ana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1976</w:t>
@@ -13358,51 +13407,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -13466,96 +13515,96 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zosim Liliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1979</w:t>
@@ -13666,51 +13715,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -13927,51 +13976,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28747" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=190" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/18705" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18705?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41539" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/41539" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41539?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42351" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/42351" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42351?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12530" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10597" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/10597" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10597?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4288?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12513" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1193" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1193?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12521" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=188" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12521?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12523" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12523" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12523?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=20572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/20572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/20572?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4287" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4287?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14646" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=189" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/14646" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14646?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82497" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21867" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21867?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12573" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12573" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12573?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=269" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/269" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/269?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12512" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12512?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12766" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12766?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12514" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12514" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12514?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25727" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45773" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112687" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/112687" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/112687?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12457" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12457" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12457?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12511" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=62113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/62113" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/62113?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16659" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/16659" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16659?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24247" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24247?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1314" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1314" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1314?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=113334" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/113334" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/113334?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=235" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/235?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=244" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/244?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1336" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1336" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1336?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24718" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/24718" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24718?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12508" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12508?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=89699" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115484" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/115484" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/115484?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12524" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12524" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12524?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33991" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/33991" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33991?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12506" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12506?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1382" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28747" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=190" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/18705" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18705?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=41539" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/41539" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/41539?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42351" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/42351" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42351?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12530" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10597" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/10597" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10597?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/4288" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4288?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12513" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=187" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1193" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1193?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12521" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12521" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12521?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12523" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12523" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12523?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=20572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/20572" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/20572?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4287" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/4287" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4287?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14646" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/14646" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14646?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=82497" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21867" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21867?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12573" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12573" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12573?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=269" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/269" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/269?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12512?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12766" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12766" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12766?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12514" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12514" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12514?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25727" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45773" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112687" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/112687" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/112687?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12457" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12457" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12457?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12511" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12511?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=62113" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/62113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/62113?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16659" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/16659" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16659?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24247" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24247?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1314" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1314" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1314?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=113334" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/113334" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/113334?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=235" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/235?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=244" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/244" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/244?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1336" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/1336" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1336?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24718" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/24718" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24718?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12508" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12508" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12508?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=89699" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/89699" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/89699?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115484" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/115484" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/115484?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12524" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/12524" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12524?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33991" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/33991" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33991?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12506" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12506?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1382" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>