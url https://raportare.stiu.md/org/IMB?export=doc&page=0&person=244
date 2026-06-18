--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -733,78 +733,85 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">020101</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...16 lines deleted...]
-          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3</w:t>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="500" w:right="500" w:bottom="500" w:left="500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -914,51 +921,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=244" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=187" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/244?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=244" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=187" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IMB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/project/020101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/project_articles/020101/244" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/244?from=2025&amp;to=2025&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>