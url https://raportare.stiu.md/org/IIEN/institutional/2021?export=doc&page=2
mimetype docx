--- v0 (2026-04-28)
+++ v1 (2026-06-14)
@@ -510,91 +510,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Secretar - H6140</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Inginer cat.I - H6064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -610,51 +610,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPCPM</w:t>
+                <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IIEN</w:t>
@@ -814,91 +814,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer cat.I - H6064</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Secretar - H6140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -914,51 +914,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SI</w:t>
+                <w:t xml:space="preserve">SPCPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IIEN</w:t>
@@ -1516,51 +1516,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -1820,51 +1820,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPCPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -3644,51 +3644,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -3948,51 +3948,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -4563,51 +4563,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -5171,51 +5171,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -5779,51 +5779,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -6293,51 +6293,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer coordonator - H6064</w:t>
+              <w:t xml:space="preserve">Secretar - H6140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6351,93 +6351,93 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-01-2021</w:t>
+              <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SI</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SRIIBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IIEN</w:t>
@@ -6597,51 +6597,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Secretar - H6140</w:t>
+              <w:t xml:space="preserve">Inginer coordonator - H6064</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6655,93 +6655,93 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-01-2020</w:t>
+              <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SRIIBE</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IIEN</w:t>
@@ -6995,51 +6995,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -7306,51 +7306,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -7610,51 +7610,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -9361,91 +9361,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Administrator - H6135</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Lăcătuș - H6169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -9665,91 +9665,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lăcătuș - H6169</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Administrator - H6135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10671,51 +10671,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -11279,51 +11279,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -11887,51 +11887,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -12198,51 +12198,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -14637,51 +14637,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -15245,51 +15245,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -15556,51 +15556,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -16164,51 +16164,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -16475,51 +16475,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -16779,51 +16779,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -17691,51 +17691,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -17921,125 +17921,125 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inginer coordonator - H6064</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
+              <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-01-2020</w:t>
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">01-01-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -18225,125 +18225,125 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inginer coordonator - H6064</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.25</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-01-2021</w:t>
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">02-01-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -18603,51 +18603,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPCPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -18914,51 +18914,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -19522,51 +19522,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPCPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -19826,51 +19826,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -21353,51 +21353,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -22569,51 +22569,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -22840,51 +22840,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112310" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IIEN" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IIEN/institutional/2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=298" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24304" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24327" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23215" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115322" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22839" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=291" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=299" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24170" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18358" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115305" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13162" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13162?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115300" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28179" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=297" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115323" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24345" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=30707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22816" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/22816?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59668" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59668?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24349" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=301" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18229" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18229?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=292" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/292?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23234" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115302" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22803" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14938" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24344" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14587" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14587?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112309" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27545" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115320" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24307" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13135?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115330" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23697" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=93977" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/93977?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24314" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1057?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23252" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22988" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115326" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115303" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13153" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=20315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24359" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24359?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=73872" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14772" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=31020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23237" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17903?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13825" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115304" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16579" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13167?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112310" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IIEN" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IIEN/institutional/2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24304" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24327" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23215" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115322" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22839" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=291" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=6837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=299" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24170" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18358" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115305" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13162" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13162?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115300" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28179" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=297" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115323" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24345" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=30707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22816" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/22816?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=59668" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/59668?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24349" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=301" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18229" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18229?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=292" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/292?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23234" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115302" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22803" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14938" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24344" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14587" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14587?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112309" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27545" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115320" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24307" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13135?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115330" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23697" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=93977" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/93977?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=79025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24314" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1057?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23252" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22988" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115326" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115303" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13153" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=20315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24359" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24359?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=73872" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14772" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=31020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=55299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23237" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=17903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/17903?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13825" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=115304" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16579" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13167?from=2021&amp;to=2021&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>