--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -3599,91 +3599,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist - E6031</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Jurist - H6028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -3903,91 +3903,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jurist - H6028</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Specialist - E6031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -4207,151 +4207,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laborant - E6040</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">15-07-2020</w:t>
+              <w:t xml:space="preserve">Specialist superior - E6030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivariu și CE</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LFSASG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFS</w:t>
@@ -4511,151 +4511,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist superior - E6030</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2021</w:t>
+              <w:t xml:space="preserve">Laborant - E6040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">15-07-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">LFSASG</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivariu și CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFS</w:t>
@@ -5423,151 +5423,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Programator superior - H6048</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">17-02-2021</w:t>
+              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SITT</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFS</w:t>
@@ -5727,151 +5727,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Programator superior - H6048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">17-02-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SFC</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFS</w:t>