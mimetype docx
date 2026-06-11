--- v0 (2026-06-10)
+++ v1 (2026-06-11)
@@ -510,151 +510,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Redactor superior - H6085</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">31-12-2022</w:t>
+              <w:t xml:space="preserve">Secretar - H6140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-03-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30-09-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GR</w:t>
+                <w:t xml:space="preserve">SP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFR</w:t>
@@ -814,151 +814,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Secretar - H6140</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">30-09-2022</w:t>
+              <w:t xml:space="preserve">Redactor superior - H6085</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-10-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SP</w:t>
+                <w:t xml:space="preserve">GR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFR</w:t>
@@ -1523,51 +1523,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -2449,51 +2449,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15-05-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -3368,51 +3368,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -5213,51 +5213,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -6031,51 +6031,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
+              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6089,69 +6089,69 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-03-2020</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">22-03-2022</w:t>
+              <w:t xml:space="preserve">02-01-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">28-02-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFC</w:t>
               </w:r>
@@ -6335,51 +6335,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
+              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6393,69 +6393,69 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-01-2020</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">28-02-2022</w:t>
+              <w:t xml:space="preserve">01-03-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">22-03-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFC</w:t>
               </w:r>
@@ -6733,51 +6733,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -7037,51 +7037,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -7341,51 +7341,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-03-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -7862,145 +7862,145 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist principal - H6040</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Secretar - H6140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -8166,145 +8166,145 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Secretar - H6140</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2022</w:t>
+              <w:t xml:space="preserve">Specialist principal - H6040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -8564,51 +8564,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -8828,51 +8828,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13991" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=166" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFR" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFR/institutional/2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23905" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=161" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23905?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42806" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42806?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24239?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112484" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112482" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=39490" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=164" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/39490?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112485" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16232?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22700" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=34523" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/34523?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11923" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11923?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32083" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19728" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32578" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14667" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14682" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=73276" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11951" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11951?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14845" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13991" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFR" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IFR/institutional/2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=166" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23905" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=161" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23905?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42806" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42806?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24239?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112484" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112482" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=39490" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=164" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/39490?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112485" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=16232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/16232?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22700" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=34523" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/34523?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11923" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11923?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32083" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19728" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32578" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14667" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14682" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=73276" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11951" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11951?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14845" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>