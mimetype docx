--- v0 (2026-05-04)
+++ v1 (2026-05-04)
@@ -5140,109 +5140,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Electrician - H6158</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Paznic - H6184</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -5444,109 +5444,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paznic - H6184</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2022</w:t>
+              <w:t xml:space="preserve">Electrician - H6158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -18310,91 +18310,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Specialist superior - E6030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -18404,51 +18404,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"/>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -18614,91 +18614,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist superior - E6030</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -18708,51 +18708,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"/>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -21060,109 +21060,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Redactor superior - H6085</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2022</w:t>
+              <w:t xml:space="preserve">Inginer superior - H6047</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -21364,109 +21364,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer superior - H6047</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Redactor superior - H6085</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>