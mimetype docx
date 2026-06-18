--- v0 (2026-04-30)
+++ v1 (2026-06-18)
@@ -5126,109 +5126,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paznic - H6184</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2022</w:t>
+              <w:t xml:space="preserve">Electrician - H6158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -5430,109 +5430,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Electrician - H6158</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Paznic - H6184</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>