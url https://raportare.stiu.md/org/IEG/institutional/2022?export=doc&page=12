--- v0 (2026-05-05)
+++ v1 (2026-05-06)
@@ -1125,51 +1125,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
+              <w:t xml:space="preserve">Director (șef) - F6002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1225,51 +1225,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGP</w:t>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEG</w:t>
@@ -1494,87 +1494,87 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-01-2020</w:t>
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+              <w:t xml:space="preserve">02-05-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -1747,51 +1747,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Director (șef) - F6002</w:t>
+              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1805,93 +1805,93 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-05-2022</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">31-12-2023</w:t>
+              <w:t xml:space="preserve">02-01-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">29-04-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A</w:t>
+                <w:t xml:space="preserve">LGP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEG</w:t>
@@ -2152,51 +2152,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -2389,107 +2389,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">24-12-2023</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDG</w:t>
               </w:r>
@@ -2693,107 +2693,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">31-12-2023</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">03-01-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">24-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDG</w:t>
               </w:r>
@@ -4605,51 +4605,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -5126,91 +5126,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inspector superior - H6049</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Specialist - E6031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">03-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -5430,91 +5430,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist - E6031</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Inspector superior - H6049</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">03-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -11398,51 +11398,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -11709,51 +11709,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30-04-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -14440,51 +14440,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32423" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IEG" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IEG/institutional/2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13047?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21787" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=276" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21787?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=20845" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=284" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45880" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=281" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11142?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/538?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45898?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24270" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24289" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=283" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45946" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45946?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1232" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1232?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12351" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12351?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14991" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=275" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14991?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42870" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42870?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45949" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26855" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1263" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1263?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/241?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=50570" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/50570?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12330" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12330?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24276?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24287" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23512" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23512?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12357" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12357?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=559" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/559?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4795" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4795?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1343" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1343?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24261" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5134?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24466" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24125" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24284" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24271" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24271?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33930" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33930?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32423" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IEG" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/IEG/institutional/2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=13047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/13047?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=21787" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=273" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/21787?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=20845" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=284" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45880" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=281" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11142?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/538?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45898?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24270" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24289" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=283" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45946" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/45946?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1232" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1232?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12351" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12351?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14991" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=275" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/14991?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42870" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/42870?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=45949" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26855" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1263" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1263?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/241?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=50570" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/50570?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12330" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12330?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24276?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24287" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=23512" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/23512?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=12357" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/12357?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=559" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/559?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=4795" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/4795?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=1343" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/1343?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24261" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=5134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/5134?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24466" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24125" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24284" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=24271" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/24271?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=33930" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/33930?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>