--- v0 (2026-04-29)
+++ v1 (2026-04-29)
@@ -1125,151 +1125,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-07-2021</w:t>
+              <w:t xml:space="preserve">Redactor - H6104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-08-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CCPRI</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CDG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICJPS</w:t>
@@ -1456,107 +1456,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Redactor - H6104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.75</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-08-2022</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">31-12-2022</w:t>
+              <w:t xml:space="preserve">01-10-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-07-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDG</w:t>
               </w:r>
@@ -1747,151 +1747,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Redactor - H6104</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">cumul intern</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">CDG</w:t>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-07-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CCPRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICJPS</w:t>
@@ -6059,109 +6059,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Inginer principal  - H6031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-08-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -6363,127 +6363,127 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer principal  - H6031</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">31-07-2022</w:t>
+              <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDG</w:t>
               </w:r>
@@ -6687,107 +6687,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inginer principal  - H6031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
+              <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-08-2021</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">31-12-2022</w:t>
+              <w:t xml:space="preserve">01-01-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-07-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDG</w:t>
               </w:r>
@@ -7246,145 +7246,145 @@
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roşca Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1934</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">0.25</w:t>
+              <w:t xml:space="preserve">1980</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -7484,211 +7484,218 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roşca Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1980</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">0.5</w:t>
+              <w:t xml:space="preserve">1934</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor Habilitat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-01-2022</w:t>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -7788,62 +7795,55 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8208,109 +8208,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer-programator - H6038</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-05-2022</w:t>
+              <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -8512,109 +8512,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Inginer-programator - H6038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-05-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10411,51 +10411,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25978" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=290" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS/institutional/2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11327" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=286" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11327?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36076" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36076?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/422?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10927" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10927?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27316" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27316?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26822?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=39490" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=288" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/39490?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32439" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11352" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11352?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22700" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25977" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25977?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19728" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11380?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28588" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28588?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11383" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11383?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11392" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11392?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14752" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18456" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18456?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=148" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/148?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42141" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25978" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=290" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS/institutional/2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11327" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=286" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11327?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36076" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36076?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/422?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10927" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10927?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27316" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27316?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26822?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=39490" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=288" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/39490?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32439" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11352" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11352?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22700" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25977" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25977?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19728" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11380?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28588?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11314" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11383" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11383?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11392" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11392?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14752" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18456" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18456?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=148" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/148?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42141" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>