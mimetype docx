--- v1 (2026-04-29)
+++ v2 (2026-06-17)
@@ -1125,151 +1125,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Redactor - H6104</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-08-2022</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-07-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CDG</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CCPRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICJPS</w:t>
@@ -1456,107 +1456,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Redactor - H6104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
+              <w:t xml:space="preserve">0.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-10-2021</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">31-07-2022</w:t>
+              <w:t xml:space="preserve">01-08-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDG</w:t>
               </w:r>
@@ -1747,151 +1747,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+              <w:t xml:space="preserve">Redactor - H6104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">titular</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">CCPRI</w:t>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-10-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-07-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CDG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICJPS</w:t>
@@ -4836,91 +4836,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Inginer cat.I - H6064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -4930,57 +4930,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CDG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICJPS</w:t>
@@ -5140,91 +5140,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer cat.I - H6064</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -5234,57 +5234,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CDG</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICJPS</w:t>
@@ -6059,109 +6059,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer principal  - H6031</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-08-2021</w:t>
+              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -6363,127 +6363,127 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil principal - H6036</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Inginer principal  - H6031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">31-12-2022</w:t>
+              <w:t xml:space="preserve">31-07-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDG</w:t>
               </w:r>
@@ -6687,107 +6687,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inginer principal  - H6031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.25</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-01-2020</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">31-07-2022</w:t>
+              <w:t xml:space="preserve">01-08-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDG</w:t>
               </w:r>
@@ -7246,145 +7246,145 @@
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roşca Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1980</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">0.5</w:t>
+              <w:t xml:space="preserve">1934</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor Habilitat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-01-2022</w:t>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -7484,366 +7484,366 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roşca Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1980</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CCPRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICJPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">instituțional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roşca Alexandru</w:t>
-[...260 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8208,109 +8208,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Inginer-programator - H6038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-05-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -8512,109 +8512,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer-programator - H6038</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-05-2022</w:t>
+              <w:t xml:space="preserve">Cercetător științific stagiar - E6026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -10411,51 +10411,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25978" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=290" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS/institutional/2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11327" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=286" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11327?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36076" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36076?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/422?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10927" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10927?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27316" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27316?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26822?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=39490" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=288" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/39490?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32439" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11352" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11352?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22700" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25977" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25977?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19728" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11380?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28588?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11314" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11383" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11383?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11392" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11392?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14752" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18456" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18456?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=148" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/148?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42141" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25978" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=290" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/org/ICJPS/institutional/2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11327" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=286" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11327?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=36076" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/36076?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/422?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=10927" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/10927?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=27316" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/27316?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=26822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/26822?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=39490" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=288" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/39490?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=32439" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11352" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11352?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=22700" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=25977" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?sid=287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/25977?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=19728" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11380?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=28588" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/28588?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11383" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11383?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=112532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=11392" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/11392?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=14752" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=18456" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/18456?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=148" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibn.idsi.md/author_articles/148?from=2022&amp;to=2022&amp;sortBy=0&amp;sort=ASC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raportare.stiu.md/pers_list/total_org?person=42141" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>