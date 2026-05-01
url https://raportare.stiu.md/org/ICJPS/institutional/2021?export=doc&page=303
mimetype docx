--- v0 (2026-04-30)
+++ v1 (2026-05-01)
@@ -530,107 +530,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Redactor - H6104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.25</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-07-2021</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">31-12-2022</w:t>
+              <w:t xml:space="preserve">01-01-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30-06-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDG</w:t>
               </w:r>
@@ -834,107 +834,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Redactor - H6104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
+              <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-01-2020</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">30-06-2021</w:t>
+              <w:t xml:space="preserve">01-07-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDG</w:t>
               </w:r>
@@ -1429,127 +1429,127 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">0.5</w:t>
+              <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-07-2021</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">31-12-2022</w:t>
+              <w:t xml:space="preserve">01-01-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30-06-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCPRI</w:t>
               </w:r>
@@ -1740,151 +1740,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific superior - E6018</w:t>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">CCPRI</w:t>
+              <w:t xml:space="preserve">Redactor - H6104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-10-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-07-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CDG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICJPS</w:t>
@@ -2051,151 +2051,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Redactor - H6104</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">cumul intern</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">CDG</w:t>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-07-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CCPRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICJPS</w:t>
@@ -5154,91 +5154,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Inginer cat.I - H6064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -5248,57 +5248,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CDG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICJPS</w:t>
@@ -5458,91 +5458,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer cat.I - H6064</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -5552,57 +5552,57 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">CDG</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICJPS</w:t>
@@ -7620,107 +7620,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
+              <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-07-2021</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">30-09-2021</w:t>
+              <w:t xml:space="preserve">01-07-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30-06-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCPRI</w:t>
               </w:r>
@@ -7843,112 +7843,112 @@
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roşca Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1980</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+              <w:t xml:space="preserve">1934</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor Habilitat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific principal - E6015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7962,69 +7962,69 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-07-2020</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">30-06-2021</w:t>
+              <w:t xml:space="preserve">01-01-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCPRI</w:t>
               </w:r>
@@ -8106,229 +8106,236 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr/>
-[...3 lines deleted...]
-            </w:r>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roşca Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1934</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">0.25</w:t>
+              <w:t xml:space="preserve">1980</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-01-2020</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">31-12-2022</w:t>
+              <w:t xml:space="preserve">01-10-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCPRI</w:t>
               </w:r>
@@ -8410,62 +8417,55 @@
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
-            <w:pPr>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8539,107 +8539,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.75</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-10-2021</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">31-12-2021</w:t>
+              <w:t xml:space="preserve">01-07-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30-09-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCPRI</w:t>
               </w:r>