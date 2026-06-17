--- v0 (2026-04-29)
+++ v1 (2026-06-17)
@@ -1443,91 +1443,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer - H6064</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Șef depozit - H6101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -1747,91 +1747,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef depozit - H6101</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Inginer - H6064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -2963,91 +2963,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lăcătuș - H6169</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Curățător teritoriu - H6185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -3267,91 +3267,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Curățător teritoriu - H6185</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Lăcătuș - H6169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -3882,91 +3882,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Secretar - H6140</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Inginer coordonator - H6064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -4186,91 +4186,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer coordonator - H6064</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Secretar - H6140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -4490,109 +4490,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">16-03-2020</w:t>
+              <w:t xml:space="preserve">Specialist - H6057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -4794,109 +4794,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist - H6057</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2021</w:t>
+              <w:t xml:space="preserve">Contabil-șef - H6026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">16-03-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -6943,91 +6943,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inginer - H6064</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -7247,91 +7247,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șofer (conducător auto) - H6174</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Inginer - H6064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -8159,151 +8159,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist - H6057</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2021</w:t>
+              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SDG</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IC</w:t>
@@ -8463,151 +8463,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Specialist - H6057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SFC</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SDG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IC</w:t>
@@ -11835,151 +11835,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Specialist - H6057</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2021</w:t>
+              <w:t xml:space="preserve">Economist principal - H6037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SDG</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IC</w:t>
@@ -12139,151 +12139,151 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economist principal - H6037</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Specialist - H6057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">SFC</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SDG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IC</w:t>