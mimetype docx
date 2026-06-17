--- v0 (2026-04-30)
+++ v1 (2026-06-17)
@@ -3608,69 +3608,69 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-04-2020</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">31-12-2021</w:t>
+              <w:t xml:space="preserve">01-04-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-10-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"/>
               </w:r>
@@ -3919,69 +3919,69 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-04-2021</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">31-10-2021</w:t>
+              <w:t xml:space="preserve">01-04-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"/>
               </w:r>
@@ -11489,91 +11489,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef serviciu - E6027</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">cumul intern</w:t>
+              <w:t xml:space="preserve">Jurist - H6028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -11793,91 +11793,91 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jurist - H6028</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">titular</w:t>
+              <w:t xml:space="preserve">Șef serviciu - E6027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -15475,107 +15475,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialist superior - E6030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.5</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">31-12-2022</w:t>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-02-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"/>
               </w:r>
@@ -15779,107 +15779,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialist superior - E6030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0.25</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">31-12-2021</w:t>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"/>
               </w:r>
@@ -20029,145 +20029,145 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arhivar - H6146</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-04-2020</w:t>
+              <w:t xml:space="preserve">Șef cancelarie/audiență - H6099</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"/>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -20333,145 +20333,145 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef cancelarie/audiență - H6099</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">02-01-2020</w:t>
+              <w:t xml:space="preserve">Arhivar - H6146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-04-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"/>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -26738,109 +26738,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economist-șef - H6186</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-10-2020</w:t>
+              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -27042,109 +27042,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contabil superior - H6045</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2020</w:t>
+              <w:t xml:space="preserve">Economist-șef - H6186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-10-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31-12-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>