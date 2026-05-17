--- v0 (2026-05-17)
+++ v1 (2026-05-17)
@@ -7587,109 +7587,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2024</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-07-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -7902,109 +7902,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-07-2024</w:t>
+              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -9155,51 +9155,51 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9213,51 +9213,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">cumul intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-04-2024</w:t>
+              <w:t xml:space="preserve">07-02-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -9470,109 +9470,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cercetător științific coordonator - E6017</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">07-02-2024</w:t>
+              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">titular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-01-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
@@ -9785,109 +9785,109 @@
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Șef laborator - E6011</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">01-01-2024</w:t>
+              <w:t xml:space="preserve">Cercetător științific - E6022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cumul intern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:color="000000"/>
+              <w:left w:val="single" w:sz="1" w:color="000000"/>
+              <w:right w:val="single" w:sz="1" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-04-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>